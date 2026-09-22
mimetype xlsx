--- v0 (2026-08-07)
+++ v1 (2026-09-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Order</t>
   </si>
   <si>
     <t>Invoice No.</t>
   </si>
   <si>
     <t>Draft</t>
   </si>
   <si>
     <t>First and Lastname:</t>
   </si>
   <si>
     <t>2HEX GmbH</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>2026-08-07</t>
+    <t>2026-09-23</t>
   </si>
   <si>
     <t>Email Address:</t>
   </si>
   <si>
     <t>Cellphone Number:</t>
   </si>
   <si>
     <t>Skateboard Dep.</t>
   </si>
   <si>
     <t>Your contact at 2HEX:</t>
   </si>
   <si>
     <t>Company Name:</t>
   </si>
   <si>
     <t>Eythstr. 11, 89075 Ulm, Germany</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Invoice Address:</t>
   </si>
@@ -88,239 +88,260 @@
   <si>
     <t>Phone:</t>
   </si>
   <si>
     <t>Registration No. HRB 740872</t>
   </si>
   <si>
     <t>Tax ID:</t>
   </si>
   <si>
     <t>Subtotal:</t>
   </si>
   <si>
     <t>Freight Term:</t>
   </si>
   <si>
     <t>ExWorks</t>
   </si>
   <si>
     <t>Total Price:</t>
   </si>
   <si>
     <t>TERMS AND CONDITIONS:</t>
   </si>
   <si>
+    <t>50% down-payment due:</t>
+  </si>
+  <si>
     <t>By proceeding with this transaction, you agree to be bound by the Terms and Conditions available at www.2HEX.com/terms.</t>
   </si>
   <si>
     <t>These Terms and Conditions apply to this invoice and the corresponding production order.</t>
   </si>
   <si>
     <t>Payment term: 50% before production, 50% before shipping</t>
   </si>
   <si>
-    <t>Incoterm: ExWorks</t>
-[...2 lines deleted...]
-    <t>50% down-payment due:</t>
+    <t>Incoterm: ExWorks, Guangzhou, China (Freight from China not included)</t>
   </si>
   <si>
     <t>Every production run at 2HEX GmbH is unique. Because products can be changed in infinite ways - by using different materials, combinations, widths, heights, thicknesses, and more - we cannot know in advance how each final version will perform in every situation. In addition, every country applies different laws and safety requirements, and each of our customers sells to different target markets with different expectations and regulations. 2HEX GmbH acts solely as a manufacturer according to the customer’s specifications. If a product or its target market requires testing, certifications, or regulatory approval, this is the sole responsibility of the buyer. 2HEX GmbH does not perform safety testing or provide certifications unless specifically ordered and listed on this invoice. For all other terms, please refer to our full Terms and Conditions at: https://2hex.com/terms</t>
   </si>
   <si>
-    <t>Exported from /order · 2026-08-07 20:17</t>
+    <t>Exported from /order · 2026-09-23 00:04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="30"/>
       <color rgb="FF000000"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF728086"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="BioSans-Regular"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="14"/>
-      <color rgb="FF000000"/>
+      <color rgb="FFFFFFFF"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FFFB6B5A"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF728086"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF808080"/>
       <name val="BioSans-Regular"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2hex1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2hex-logo-2023-red1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>723900</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1447800" cy="438150"/>
+    <xdr:ext cx="1895475" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -596,235 +617,289 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="C34" sqref="C34"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.5" customWidth="true" style="0"/>
-    <col min="2" max="2" width="3" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3.4" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="3" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
-    <col min="8" max="8" width="2.5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="2.4" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="3" customWidth="true" style="0"/>
     <col min="11" max="11" width="3" customWidth="true" style="0"/>
     <col min="12" max="12" width="3" customWidth="true" style="0"/>
     <col min="13" max="13" width="11" customWidth="true" style="0"/>
     <col min="14" max="14" width="26" customWidth="true" style="0"/>
-    <col min="15" max="15" width="3.5" customWidth="true" style="0"/>
+    <col min="15" max="15" width="3.4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:15" customHeight="1" ht="48">
-      <c r="C3" s="2" t="s">
+      <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="N3"/>
     </row>
     <row r="6" spans="1:15">
-      <c r="C6" s="3" t="s">
+      <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="D6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I6"/>
-      <c r="N6" s="5" t="s">
+      <c r="N6" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:15">
-      <c r="C7" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="D7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="G8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I8"/>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:15">
-      <c r="C9" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I9"/>
-      <c r="N9" s="6" t="s">
+      <c r="N9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="C10" s="3" t="s">
+      <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E10" s="4"/>
+      <c r="D10" s="4"/>
       <c r="G10" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="I10"/>
-      <c r="N10" s="6" t="s">
+      <c r="I10" s="5"/>
+      <c r="N10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:15">
-      <c r="C11" s="3" t="s">
+      <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="N11" s="6" t="s">
+      <c r="D11" s="4"/>
+      <c r="N11" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="G13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I13"/>
     </row>
-    <row r="16" spans="1:15">
-      <c r="C16" s="7" t="s">
+    <row r="16" spans="1:15" customHeight="1" ht="12">
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="B17" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="E16" s="8">
+      <c r="C17" s="10">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C17" s="7" t="s">
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8"/>
+    </row>
+    <row r="18" spans="1:15" customHeight="1" ht="32">
+      <c r="B18" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="E17" s="7" t="s">
+      <c r="C18" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="M17" s="7" t="s">
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="N17" s="9">
-        <f>E16</f>
+      <c r="N18" s="12">
+        <f>C17</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C20" s="1" t="s">
+      <c r="O18" s="8"/>
+    </row>
+    <row r="19" spans="1:15" customHeight="1" ht="20">
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8"/>
+    </row>
+    <row r="22" spans="1:15" customHeight="1" ht="36">
+      <c r="B22" s="1" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C21" s="10" t="s">
+      <c r="M22" s="6" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C22" s="10" t="s">
+      <c r="N22" s="13">
+        <f>N18*0.5</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" customHeight="1" ht="36">
+      <c r="B23" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="23" spans="1:15" customHeight="1" ht="18">
-      <c r="C23" s="10" t="s">
+    <row r="24" spans="1:15" customHeight="1" ht="36">
+      <c r="B24" s="5" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="24" spans="1:15" customHeight="1" ht="18">
-      <c r="C24" s="10" t="s">
+    <row r="25" spans="1:15" customHeight="1" ht="18">
+      <c r="B25" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="M24" s="5" t="s">
+    </row>
+    <row r="26" spans="1:15" customHeight="1" ht="18">
+      <c r="B26" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="N24" s="11">
-[...5 lines deleted...]
-      <c r="C27" s="12" t="s">
+    </row>
+    <row r="29" spans="1:15" customHeight="1" ht="18">
+      <c r="B29" s="14" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="28" spans="1:15" customHeight="1" ht="18"/>
-    <row r="29" spans="1:15" customHeight="1" ht="18"/>
     <row r="30" spans="1:15" customHeight="1" ht="18"/>
     <row r="31" spans="1:15" customHeight="1" ht="18"/>
     <row r="32" spans="1:15" customHeight="1" ht="18"/>
-    <row r="34" spans="1:15">
-      <c r="C34" s="13" t="s">
+    <row r="36" spans="1:15">
+      <c r="B36" s="15" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C21:F21"/>
-[...3 lines deleted...]
-    <mergeCell ref="C27:N32"/>
+    <mergeCell ref="I10:L12"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B29:O32"/>
+    <mergeCell ref="B36:O36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>